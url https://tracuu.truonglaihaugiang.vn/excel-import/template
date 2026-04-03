--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -410,198 +410,211 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J4"/>
+  <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="20.83203125" customWidth="1"/>
     <col min="2" max="2" width="15.83203125" customWidth="1"/>
     <col min="3" max="3" width="15.83203125" customWidth="1"/>
     <col min="4" max="4" width="10.83203125" customWidth="1"/>
     <col min="5" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="15.83203125" customWidth="1"/>
     <col min="7" max="7" width="40.83203125" customWidth="1"/>
     <col min="8" max="8" width="15.83203125" customWidth="1"/>
     <col min="9" max="9" width="15.83203125" customWidth="1"/>
     <col min="10" max="10" width="15.83203125" customWidth="1"/>
+    <col min="11" max="11" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Họ và tên</v>
       </c>
       <c r="B1" t="str">
         <v>Ngày sinh</v>
       </c>
       <c r="C1" t="str">
         <v>CMND/CCCD</v>
       </c>
       <c r="D1" t="str">
         <v>Hạng</v>
       </c>
       <c r="E1" t="str">
         <v>Ngày khai giảng</v>
       </c>
       <c r="F1" t="str">
         <v>Ngày bế giảng</v>
       </c>
       <c r="G1" t="str">
         <v>Trung tâm đào tạo</v>
       </c>
       <c r="H1" t="str">
         <v>Số hiệu</v>
       </c>
       <c r="I1" t="str">
         <v>Số vào sổ</v>
       </c>
       <c r="J1" t="str">
         <v>Ngày cấp</v>
       </c>
+      <c r="K1" t="str">
+        <v>Ngày nhận hồ sơ</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Nguyễn Văn A</v>
       </c>
       <c r="B2" t="str">
         <v>01/01/1990</v>
       </c>
       <c r="C2" t="str">
         <v>123456789012</v>
       </c>
       <c r="D2" t="str">
         <v>B1</v>
       </c>
       <c r="E2" t="str">
         <v>01/01/2023</v>
       </c>
       <c r="F2" t="str">
         <v>31/03/2023</v>
       </c>
       <c r="G2" t="str">
         <v>Trung tâm đào tạo nghề &amp; Sát hạch lái xe Hậu Giang</v>
       </c>
       <c r="H2" t="str">
         <v>CC-12345</v>
       </c>
       <c r="I2" t="str">
         <v>SN-12345</v>
       </c>
       <c r="J2" t="str">
         <v>31/03/2023</v>
       </c>
+      <c r="K2" t="str">
+        <v>01/01/2023</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Trần Thị B</v>
       </c>
       <c r="B3" t="str">
         <v>15/06/1995</v>
       </c>
       <c r="C3" t="str">
         <v>098765432109</v>
       </c>
       <c r="D3" t="str">
         <v>B2</v>
       </c>
       <c r="E3" t="str">
         <v>01/04/2023</v>
       </c>
       <c r="F3" t="str">
         <v>30/06/2023</v>
       </c>
       <c r="G3" t="str">
         <v>Trung tâm đào tạo nghề &amp; Sát hạch lái xe Hậu Giang</v>
       </c>
       <c r="H3" t="str">
         <v>CC-67890</v>
       </c>
       <c r="I3" t="str">
         <v>SN-67890</v>
       </c>
       <c r="J3" t="str">
         <v>30/06/2023</v>
       </c>
+      <c r="K3" t="str">
+        <v>01/04/2023</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Lê Văn C</v>
       </c>
       <c r="B4" t="str">
         <v>20/03/1985</v>
       </c>
       <c r="C4" t="str">
         <v>123456789013</v>
       </c>
       <c r="D4" t="str">
         <v>C</v>
       </c>
       <c r="E4" t="str">
         <v>01/02/2023</v>
       </c>
       <c r="F4" t="str">
         <v>30/04/2023</v>
       </c>
       <c r="G4" t="str">
         <v>Trung tâm đào tạo nghề &amp; Sát hạch lái xe Hậu Giang</v>
       </c>
       <c r="H4" t="str">
         <v>CC-11111</v>
       </c>
       <c r="I4" t="str">
         <v>SN-12345</v>
       </c>
       <c r="J4" t="str">
         <v>30/04/2023</v>
       </c>
+      <c r="K4" t="str">
+        <v>01/02/2023</v>
+      </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:J4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:K4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Danh sách học viên</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 